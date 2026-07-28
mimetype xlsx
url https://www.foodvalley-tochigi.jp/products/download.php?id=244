--- v0 (2026-03-18)
+++ v1 (2026-07-28)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="782" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FCP展示会・商談会シート" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Z_66EB344F_8EF4_4149_8461_54D05FB2D0A0_.wvu.Cols" localSheetId="0">FCP展示会・商談会シート!$A:$A</definedName>
     <definedName name="Z_66EB344F_8EF4_4149_8461_54D05FB2D0A0_.wvu.PrintArea" localSheetId="0">'FCP展示会・商談会シート'!$B$3:$AB$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'FCP展示会・商談会シート'!$B$1:$AD$75,'FCP展示会・商談会シート'!$AF$1:$BH$75</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>ＦＣＰ展示会・商談会シート</t>
   </si>
   <si>
     <t>記入日</t>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">■</t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="13"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> 出展企業紹介</t>
     </r>
@@ -81,83 +81,86 @@
   <si>
     <t>仙波糖化工業株式会社</t>
   </si>
   <si>
     <t>第３.1版</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">■</t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> 商品特性と取引条件</t>
     </r>
   </si>
   <si>
     <t>年間売上高</t>
+  </si>
+  <si>
+    <t>17,363百万</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">従業員数
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">（社員○名、パート○名など）</t>
     </r>
   </si>
   <si>
-    <t>359人</t>
+    <t>327人</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>煎茶（聖）</t>
   </si>
   <si>
     <t>代表者氏名</t>
   </si>
   <si>
-    <t>代表取締役社長　小林　光夫</t>
+    <t>代表取締役社長　保坂　晴彦</t>
   </si>
   <si>
     <t>写真</t>
   </si>
   <si>
     <t>メッセージ</t>
   </si>
   <si>
     <t>私たち仙波糖化工業は、加工食品の色・味・風味づくりなどを手掛けるオリジナリティーの高い食品原料メーカーです。開発した製品は、即席麺の粉末スープ、粉末茶、プリンのカラメルソースといった、私たちの生活に身近なところでたくさん使われています。</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">提供可能時期</t>
     </r>
     <r>
       <rPr>
@@ -274,75 +277,75 @@
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">（切捨）</t>
     </r>
   </si>
   <si>
     <t>チルド</t>
   </si>
   <si>
     <t>税率</t>
   </si>
   <si>
     <t>冷凍</t>
   </si>
   <si>
     <t>1ケースあたり入数</t>
   </si>
   <si>
     <t>保存温度帯</t>
   </si>
   <si>
     <t>ホームページ</t>
   </si>
   <si>
-    <t>http://www.sembatohka.co.jp</t>
+    <t>https://www.sembatohka.co.jp</t>
   </si>
   <si>
     <t>その他(詳細記載）</t>
   </si>
   <si>
     <t>発注リードタイム</t>
   </si>
   <si>
     <t>販売エリアの制限</t>
   </si>
   <si>
     <t>◯　無　　◯　有→</t>
   </si>
   <si>
     <t>会社所在地</t>
   </si>
   <si>
     <t>〒</t>
   </si>
   <si>
     <t>321-4361</t>
   </si>
   <si>
-    <t>真岡市並木町２－１－１０</t>
+    <t>真岡市並木町2-1-10</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="9"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">最大・最小ケース納品単位</t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
@@ -4407,67 +4410,69 @@
       <c r="O8" s="143"/>
       <c r="P8" s="143"/>
       <c r="Q8" s="143"/>
       <c r="R8" s="143"/>
       <c r="S8" s="143"/>
       <c r="T8" s="143"/>
       <c r="U8" s="143"/>
       <c r="V8" s="143"/>
       <c r="W8" s="143"/>
       <c r="X8" s="143"/>
       <c r="Y8" s="143"/>
       <c r="Z8" s="143"/>
       <c r="AA8" s="143"/>
       <c r="AB8" s="143"/>
       <c r="AC8" s="6"/>
       <c r="AD8" s="15"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="144" t="s">
         <v>10</v>
       </c>
       <c r="AH8" s="145"/>
       <c r="AI8" s="145"/>
       <c r="AJ8" s="145"/>
       <c r="AK8" s="146"/>
-      <c r="AL8" s="147"/>
+      <c r="AL8" s="147" t="s">
+        <v>11</v>
+      </c>
       <c r="AM8" s="148"/>
       <c r="AN8" s="148"/>
       <c r="AO8" s="148"/>
       <c r="AP8" s="148"/>
       <c r="AQ8" s="148"/>
       <c r="AR8" s="148"/>
       <c r="AS8" s="149"/>
       <c r="AT8" s="153" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AU8" s="154"/>
       <c r="AV8" s="154"/>
       <c r="AW8" s="154"/>
       <c r="AX8" s="155"/>
       <c r="AY8" s="147" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AZ8" s="148"/>
       <c r="BA8" s="148"/>
       <c r="BB8" s="148"/>
       <c r="BC8" s="148"/>
       <c r="BD8" s="148"/>
       <c r="BE8" s="148"/>
       <c r="BF8" s="148"/>
       <c r="BG8" s="172"/>
       <c r="BH8" s="11"/>
       <c r="BI8" s="11"/>
       <c r="BJ8" s="11"/>
     </row>
     <row r="9" spans="1:62" customHeight="1" ht="15">
       <c r="A9" s="31"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="143"/>
       <c r="E9" s="143"/>
       <c r="F9" s="143"/>
       <c r="G9" s="143"/>
       <c r="H9" s="143"/>
       <c r="I9" s="143"/>
       <c r="J9" s="143"/>
       <c r="K9" s="143"/>
@@ -4508,106 +4513,106 @@
       <c r="AT9" s="156"/>
       <c r="AU9" s="130"/>
       <c r="AV9" s="130"/>
       <c r="AW9" s="130"/>
       <c r="AX9" s="131"/>
       <c r="AY9" s="150"/>
       <c r="AZ9" s="151"/>
       <c r="BA9" s="151"/>
       <c r="BB9" s="151"/>
       <c r="BC9" s="151"/>
       <c r="BD9" s="151"/>
       <c r="BE9" s="151"/>
       <c r="BF9" s="151"/>
       <c r="BG9" s="173"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="11"/>
     </row>
     <row r="10" spans="1:62" customHeight="1" ht="15">
       <c r="A10" s="31">
         <v>1</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="157" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" s="158"/>
       <c r="F10" s="158"/>
       <c r="G10" s="158"/>
       <c r="H10" s="159"/>
       <c r="I10" s="163" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J10" s="164"/>
       <c r="K10" s="164"/>
       <c r="L10" s="164"/>
       <c r="M10" s="164"/>
       <c r="N10" s="164"/>
       <c r="O10" s="164"/>
       <c r="P10" s="164"/>
       <c r="Q10" s="164"/>
       <c r="R10" s="164"/>
       <c r="S10" s="164"/>
       <c r="T10" s="164"/>
       <c r="U10" s="164"/>
       <c r="V10" s="164"/>
       <c r="W10" s="164"/>
       <c r="X10" s="164"/>
       <c r="Y10" s="164"/>
       <c r="Z10" s="164"/>
       <c r="AA10" s="164"/>
       <c r="AB10" s="164"/>
       <c r="AC10" s="165"/>
       <c r="AD10" s="16"/>
       <c r="AE10" s="11"/>
       <c r="AF10" s="11"/>
       <c r="AG10" s="144" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AH10" s="145"/>
       <c r="AI10" s="145"/>
       <c r="AJ10" s="145"/>
       <c r="AK10" s="146"/>
       <c r="AL10" s="174" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AM10" s="175"/>
       <c r="AN10" s="175"/>
       <c r="AO10" s="175"/>
       <c r="AP10" s="175"/>
       <c r="AQ10" s="175"/>
       <c r="AR10" s="175"/>
       <c r="AS10" s="175"/>
       <c r="AT10" s="175"/>
       <c r="AU10" s="175"/>
       <c r="AV10" s="175"/>
       <c r="AW10" s="175"/>
       <c r="AX10" s="176"/>
       <c r="AY10" s="180" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AZ10" s="181"/>
       <c r="BA10" s="181"/>
       <c r="BB10" s="181"/>
       <c r="BC10" s="181"/>
       <c r="BD10" s="181"/>
       <c r="BE10" s="181"/>
       <c r="BF10" s="181"/>
       <c r="BG10" s="182"/>
       <c r="BH10" s="11"/>
       <c r="BI10" s="11"/>
       <c r="BJ10" s="11"/>
     </row>
     <row r="11" spans="1:62" customHeight="1" ht="15">
       <c r="A11" s="31"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="160"/>
       <c r="E11" s="161"/>
       <c r="F11" s="161"/>
       <c r="G11" s="161"/>
       <c r="H11" s="162"/>
       <c r="I11" s="166"/>
       <c r="J11" s="167"/>
       <c r="K11" s="167"/>
@@ -4675,124 +4680,124 @@
       <c r="I12" s="169"/>
       <c r="J12" s="170"/>
       <c r="K12" s="170"/>
       <c r="L12" s="170"/>
       <c r="M12" s="170"/>
       <c r="N12" s="170"/>
       <c r="O12" s="170"/>
       <c r="P12" s="170"/>
       <c r="Q12" s="170"/>
       <c r="R12" s="170"/>
       <c r="S12" s="170"/>
       <c r="T12" s="170"/>
       <c r="U12" s="170"/>
       <c r="V12" s="170"/>
       <c r="W12" s="170"/>
       <c r="X12" s="170"/>
       <c r="Y12" s="170"/>
       <c r="Z12" s="170"/>
       <c r="AA12" s="170"/>
       <c r="AB12" s="170"/>
       <c r="AC12" s="171"/>
       <c r="AD12" s="16"/>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="144" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AH12" s="145"/>
       <c r="AI12" s="145"/>
       <c r="AJ12" s="145"/>
       <c r="AK12" s="146"/>
       <c r="AL12" s="190" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AM12" s="191"/>
       <c r="AN12" s="191"/>
       <c r="AO12" s="191"/>
       <c r="AP12" s="191"/>
       <c r="AQ12" s="191"/>
       <c r="AR12" s="191"/>
       <c r="AS12" s="191"/>
       <c r="AT12" s="191"/>
       <c r="AU12" s="191"/>
       <c r="AV12" s="191"/>
       <c r="AW12" s="191"/>
       <c r="AX12" s="192"/>
       <c r="AY12" s="183"/>
       <c r="AZ12" s="184"/>
       <c r="BA12" s="184"/>
       <c r="BB12" s="184"/>
       <c r="BC12" s="184"/>
       <c r="BD12" s="184"/>
       <c r="BE12" s="184"/>
       <c r="BF12" s="184"/>
       <c r="BG12" s="185"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
     </row>
     <row r="13" spans="1:62" customHeight="1" ht="16.5">
       <c r="A13" s="38">
         <v>0</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="205" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" s="206"/>
       <c r="F13" s="206"/>
       <c r="G13" s="206"/>
       <c r="H13" s="207"/>
       <c r="I13" s="211" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J13" s="212"/>
       <c r="K13" s="212"/>
       <c r="L13" s="212"/>
       <c r="M13" s="212"/>
       <c r="N13" s="212"/>
       <c r="O13" s="212"/>
       <c r="P13" s="215"/>
       <c r="Q13" s="245" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="R13" s="222"/>
       <c r="S13" s="222"/>
       <c r="T13" s="222"/>
       <c r="U13" s="223"/>
       <c r="V13" s="243" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="W13" s="246"/>
       <c r="X13" s="217" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Y13" s="249"/>
       <c r="Z13" s="243" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AA13" s="246"/>
       <c r="AB13" s="217"/>
       <c r="AC13" s="218"/>
       <c r="AD13" s="17"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="189"/>
       <c r="AH13" s="161"/>
       <c r="AI13" s="161"/>
       <c r="AJ13" s="161"/>
       <c r="AK13" s="162"/>
       <c r="AL13" s="193"/>
       <c r="AM13" s="194"/>
       <c r="AN13" s="194"/>
       <c r="AO13" s="194"/>
       <c r="AP13" s="194"/>
       <c r="AQ13" s="194"/>
       <c r="AR13" s="194"/>
       <c r="AS13" s="194"/>
       <c r="AT13" s="194"/>
       <c r="AU13" s="194"/>
       <c r="AV13" s="194"/>
       <c r="AW13" s="194"/>
       <c r="AX13" s="195"/>
@@ -4855,123 +4860,123 @@
       <c r="AO14" s="194"/>
       <c r="AP14" s="194"/>
       <c r="AQ14" s="194"/>
       <c r="AR14" s="194"/>
       <c r="AS14" s="194"/>
       <c r="AT14" s="194"/>
       <c r="AU14" s="194"/>
       <c r="AV14" s="194"/>
       <c r="AW14" s="194"/>
       <c r="AX14" s="195"/>
       <c r="AY14" s="183"/>
       <c r="AZ14" s="184"/>
       <c r="BA14" s="184"/>
       <c r="BB14" s="184"/>
       <c r="BC14" s="184"/>
       <c r="BD14" s="184"/>
       <c r="BE14" s="184"/>
       <c r="BF14" s="184"/>
       <c r="BG14" s="185"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
     </row>
     <row r="15" spans="1:62" customHeight="1" ht="16.5">
       <c r="A15" s="31" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="221" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" s="222"/>
       <c r="F15" s="222"/>
       <c r="G15" s="222"/>
       <c r="H15" s="223"/>
       <c r="I15" s="211" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J15" s="212"/>
       <c r="K15" s="212"/>
       <c r="L15" s="212"/>
       <c r="M15" s="212"/>
       <c r="N15" s="227"/>
       <c r="O15" s="227"/>
       <c r="P15" s="228"/>
       <c r="Q15" s="231" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R15" s="222"/>
       <c r="S15" s="222"/>
       <c r="T15" s="222"/>
       <c r="U15" s="223"/>
       <c r="V15" s="233"/>
       <c r="W15" s="234"/>
       <c r="X15" s="234"/>
       <c r="Y15" s="234"/>
       <c r="Z15" s="234"/>
       <c r="AA15" s="234"/>
       <c r="AB15" s="234"/>
       <c r="AC15" s="235"/>
       <c r="AD15" s="17"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
       <c r="AG15" s="189"/>
       <c r="AH15" s="161"/>
       <c r="AI15" s="161"/>
       <c r="AJ15" s="161"/>
       <c r="AK15" s="162"/>
       <c r="AL15" s="193"/>
       <c r="AM15" s="194"/>
       <c r="AN15" s="194"/>
       <c r="AO15" s="194"/>
       <c r="AP15" s="194"/>
       <c r="AQ15" s="194"/>
       <c r="AR15" s="194"/>
       <c r="AS15" s="194"/>
       <c r="AT15" s="194"/>
       <c r="AU15" s="194"/>
       <c r="AV15" s="194"/>
       <c r="AW15" s="194"/>
       <c r="AX15" s="195"/>
       <c r="AY15" s="183"/>
       <c r="AZ15" s="184"/>
       <c r="BA15" s="184"/>
       <c r="BB15" s="184"/>
       <c r="BC15" s="184"/>
       <c r="BD15" s="184"/>
       <c r="BE15" s="184"/>
       <c r="BF15" s="184"/>
       <c r="BG15" s="185"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
     </row>
     <row r="16" spans="1:62" customHeight="1" ht="16.5">
       <c r="A16" s="32" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="224"/>
       <c r="E16" s="225"/>
       <c r="F16" s="225"/>
       <c r="G16" s="225"/>
       <c r="H16" s="226"/>
       <c r="I16" s="213"/>
       <c r="J16" s="214"/>
       <c r="K16" s="214"/>
       <c r="L16" s="214"/>
       <c r="M16" s="214"/>
       <c r="N16" s="229"/>
       <c r="O16" s="229"/>
       <c r="P16" s="230"/>
       <c r="Q16" s="232"/>
       <c r="R16" s="225"/>
       <c r="S16" s="225"/>
       <c r="T16" s="225"/>
       <c r="U16" s="226"/>
       <c r="V16" s="236"/>
       <c r="W16" s="237"/>
       <c r="X16" s="237"/>
       <c r="Y16" s="237"/>
@@ -4993,278 +4998,278 @@
       <c r="AO16" s="194"/>
       <c r="AP16" s="194"/>
       <c r="AQ16" s="194"/>
       <c r="AR16" s="194"/>
       <c r="AS16" s="194"/>
       <c r="AT16" s="194"/>
       <c r="AU16" s="194"/>
       <c r="AV16" s="194"/>
       <c r="AW16" s="194"/>
       <c r="AX16" s="195"/>
       <c r="AY16" s="183"/>
       <c r="AZ16" s="184"/>
       <c r="BA16" s="184"/>
       <c r="BB16" s="184"/>
       <c r="BC16" s="184"/>
       <c r="BD16" s="184"/>
       <c r="BE16" s="184"/>
       <c r="BF16" s="184"/>
       <c r="BG16" s="185"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
     </row>
     <row r="17" spans="1:62" customHeight="1" ht="16.5">
       <c r="A17" s="32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="251" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E17" s="154"/>
       <c r="F17" s="154"/>
       <c r="G17" s="154"/>
       <c r="H17" s="155"/>
       <c r="I17" s="211" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J17" s="212"/>
       <c r="K17" s="212"/>
       <c r="L17" s="212"/>
       <c r="M17" s="212"/>
       <c r="N17" s="227"/>
       <c r="O17" s="227"/>
       <c r="P17" s="228"/>
       <c r="Q17" s="260" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="R17" s="154"/>
       <c r="S17" s="154"/>
       <c r="T17" s="154"/>
       <c r="U17" s="155"/>
       <c r="V17" s="243" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="W17" s="246"/>
       <c r="X17" s="239">
         <v>2000</v>
       </c>
       <c r="Y17" s="240"/>
       <c r="Z17" s="243" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AA17" s="244"/>
       <c r="AB17" s="239">
         <f>IF(ISBLANK(X17),"",ROUNDDOWN(X17+(X17*AA18),0))</f>
         <v>2160</v>
       </c>
       <c r="AC17" s="263"/>
       <c r="AD17" s="17"/>
       <c r="AE17" s="11"/>
       <c r="AF17" s="11"/>
       <c r="AG17" s="189"/>
       <c r="AH17" s="161"/>
       <c r="AI17" s="161"/>
       <c r="AJ17" s="161"/>
       <c r="AK17" s="162"/>
       <c r="AL17" s="193"/>
       <c r="AM17" s="194"/>
       <c r="AN17" s="194"/>
       <c r="AO17" s="194"/>
       <c r="AP17" s="194"/>
       <c r="AQ17" s="194"/>
       <c r="AR17" s="194"/>
       <c r="AS17" s="194"/>
       <c r="AT17" s="194"/>
       <c r="AU17" s="194"/>
       <c r="AV17" s="194"/>
       <c r="AW17" s="194"/>
       <c r="AX17" s="195"/>
       <c r="AY17" s="183"/>
       <c r="AZ17" s="184"/>
       <c r="BA17" s="184"/>
       <c r="BB17" s="184"/>
       <c r="BC17" s="184"/>
       <c r="BD17" s="184"/>
       <c r="BE17" s="184"/>
       <c r="BF17" s="184"/>
       <c r="BG17" s="185"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
     </row>
     <row r="18" spans="1:62" customHeight="1" ht="16.5">
       <c r="A18" s="32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="129"/>
       <c r="E18" s="130"/>
       <c r="F18" s="130"/>
       <c r="G18" s="130"/>
       <c r="H18" s="131"/>
       <c r="I18" s="213"/>
       <c r="J18" s="214"/>
       <c r="K18" s="214"/>
       <c r="L18" s="214"/>
       <c r="M18" s="214"/>
       <c r="N18" s="229"/>
       <c r="O18" s="229"/>
       <c r="P18" s="230"/>
       <c r="Q18" s="156"/>
       <c r="R18" s="130"/>
       <c r="S18" s="130"/>
       <c r="T18" s="130"/>
       <c r="U18" s="131"/>
       <c r="V18" s="261"/>
       <c r="W18" s="262"/>
       <c r="X18" s="241"/>
       <c r="Y18" s="242"/>
       <c r="Z18" s="34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AA18" s="39">
         <v>0.08</v>
       </c>
       <c r="AB18" s="241"/>
       <c r="AC18" s="264"/>
       <c r="AD18" s="17"/>
       <c r="AE18" s="11"/>
       <c r="AF18" s="11"/>
       <c r="AG18" s="129"/>
       <c r="AH18" s="130"/>
       <c r="AI18" s="130"/>
       <c r="AJ18" s="130"/>
       <c r="AK18" s="131"/>
       <c r="AL18" s="196"/>
       <c r="AM18" s="197"/>
       <c r="AN18" s="197"/>
       <c r="AO18" s="197"/>
       <c r="AP18" s="197"/>
       <c r="AQ18" s="197"/>
       <c r="AR18" s="197"/>
       <c r="AS18" s="197"/>
       <c r="AT18" s="197"/>
       <c r="AU18" s="197"/>
       <c r="AV18" s="197"/>
       <c r="AW18" s="197"/>
       <c r="AX18" s="198"/>
       <c r="AY18" s="183"/>
       <c r="AZ18" s="184"/>
       <c r="BA18" s="184"/>
       <c r="BB18" s="184"/>
       <c r="BC18" s="184"/>
       <c r="BD18" s="184"/>
       <c r="BE18" s="184"/>
       <c r="BF18" s="184"/>
       <c r="BG18" s="185"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
     </row>
     <row r="19" spans="1:62" customHeight="1" ht="16.5">
       <c r="A19" s="32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="251" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E19" s="154"/>
       <c r="F19" s="154"/>
       <c r="G19" s="154"/>
       <c r="H19" s="155"/>
       <c r="I19" s="211"/>
       <c r="J19" s="212"/>
       <c r="K19" s="212"/>
       <c r="L19" s="212"/>
       <c r="M19" s="212"/>
       <c r="N19" s="227"/>
       <c r="O19" s="227"/>
       <c r="P19" s="228"/>
       <c r="Q19" s="231" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R19" s="222"/>
       <c r="S19" s="222"/>
       <c r="T19" s="222"/>
       <c r="U19" s="223"/>
       <c r="V19" s="252" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="W19" s="253"/>
       <c r="X19" s="253"/>
       <c r="Y19" s="36"/>
       <c r="Z19" s="256"/>
       <c r="AA19" s="256"/>
       <c r="AB19" s="256"/>
       <c r="AC19" s="257"/>
       <c r="AD19" s="18"/>
       <c r="AE19" s="11"/>
       <c r="AF19" s="11"/>
       <c r="AG19" s="144" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH19" s="145"/>
       <c r="AI19" s="145"/>
       <c r="AJ19" s="145"/>
       <c r="AK19" s="146"/>
       <c r="AL19" s="199" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AM19" s="200"/>
       <c r="AN19" s="200"/>
       <c r="AO19" s="200"/>
       <c r="AP19" s="200"/>
       <c r="AQ19" s="200"/>
       <c r="AR19" s="200"/>
       <c r="AS19" s="200"/>
       <c r="AT19" s="200"/>
       <c r="AU19" s="200"/>
       <c r="AV19" s="200"/>
       <c r="AW19" s="200"/>
       <c r="AX19" s="201"/>
       <c r="AY19" s="183"/>
       <c r="AZ19" s="184"/>
       <c r="BA19" s="184"/>
       <c r="BB19" s="184"/>
       <c r="BC19" s="184"/>
       <c r="BD19" s="184"/>
       <c r="BE19" s="184"/>
       <c r="BF19" s="184"/>
       <c r="BG19" s="185"/>
       <c r="BH19" s="11"/>
       <c r="BI19" s="11"/>
       <c r="BJ19" s="11"/>
     </row>
     <row r="20" spans="1:62" customHeight="1" ht="16.5">
       <c r="A20" s="33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="129"/>
       <c r="E20" s="130"/>
       <c r="F20" s="130"/>
       <c r="G20" s="130"/>
       <c r="H20" s="131"/>
       <c r="I20" s="213"/>
       <c r="J20" s="214"/>
       <c r="K20" s="214"/>
       <c r="L20" s="214"/>
       <c r="M20" s="214"/>
       <c r="N20" s="229"/>
       <c r="O20" s="229"/>
       <c r="P20" s="230"/>
       <c r="Q20" s="232"/>
       <c r="R20" s="225"/>
       <c r="S20" s="225"/>
       <c r="T20" s="225"/>
       <c r="U20" s="226"/>
       <c r="V20" s="254"/>
       <c r="W20" s="255"/>
       <c r="X20" s="255"/>
       <c r="Y20" s="37"/>
@@ -5289,101 +5294,101 @@
       <c r="AR20" s="203"/>
       <c r="AS20" s="203"/>
       <c r="AT20" s="203"/>
       <c r="AU20" s="203"/>
       <c r="AV20" s="203"/>
       <c r="AW20" s="203"/>
       <c r="AX20" s="204"/>
       <c r="AY20" s="186"/>
       <c r="AZ20" s="187"/>
       <c r="BA20" s="187"/>
       <c r="BB20" s="187"/>
       <c r="BC20" s="187"/>
       <c r="BD20" s="187"/>
       <c r="BE20" s="187"/>
       <c r="BF20" s="187"/>
       <c r="BG20" s="188"/>
       <c r="BH20" s="11"/>
       <c r="BI20" s="11"/>
       <c r="BJ20" s="11"/>
     </row>
     <row r="21" spans="1:62" customHeight="1" ht="16.5">
       <c r="A21" s="31"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="251" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E21" s="154"/>
       <c r="F21" s="154"/>
       <c r="G21" s="154"/>
       <c r="H21" s="155"/>
       <c r="I21" s="211"/>
       <c r="J21" s="212"/>
       <c r="K21" s="212"/>
       <c r="L21" s="212"/>
       <c r="M21" s="212"/>
       <c r="N21" s="227"/>
       <c r="O21" s="227"/>
       <c r="P21" s="228"/>
       <c r="Q21" s="231" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R21" s="222"/>
       <c r="S21" s="222"/>
       <c r="T21" s="222"/>
       <c r="U21" s="223"/>
       <c r="V21" s="265" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="W21" s="266"/>
       <c r="X21" s="266"/>
       <c r="Y21" s="40"/>
       <c r="Z21" s="269"/>
       <c r="AA21" s="269"/>
       <c r="AB21" s="269"/>
       <c r="AC21" s="218"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="11"/>
       <c r="AF21" s="11"/>
       <c r="AG21" s="144" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AH21" s="154"/>
       <c r="AI21" s="154"/>
       <c r="AJ21" s="155"/>
       <c r="AK21" s="271" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AL21" s="273" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AM21" s="274"/>
       <c r="AN21" s="274"/>
       <c r="AO21" s="275"/>
       <c r="AP21" s="279" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AQ21" s="280"/>
       <c r="AR21" s="280"/>
       <c r="AS21" s="280"/>
       <c r="AT21" s="280"/>
       <c r="AU21" s="280"/>
       <c r="AV21" s="280"/>
       <c r="AW21" s="280"/>
       <c r="AX21" s="280"/>
       <c r="AY21" s="280"/>
       <c r="AZ21" s="280"/>
       <c r="BA21" s="280"/>
       <c r="BB21" s="280"/>
       <c r="BC21" s="280"/>
       <c r="BD21" s="280"/>
       <c r="BE21" s="280"/>
       <c r="BF21" s="280"/>
       <c r="BG21" s="281"/>
       <c r="BH21" s="11"/>
       <c r="BI21" s="11"/>
       <c r="BJ21" s="11"/>
     </row>
     <row r="22" spans="1:62" customHeight="1" ht="16.5">
       <c r="A22" s="31" t="b">
         <v>0</v>
@@ -5435,98 +5440,98 @@
       <c r="AT22" s="283"/>
       <c r="AU22" s="283"/>
       <c r="AV22" s="283"/>
       <c r="AW22" s="283"/>
       <c r="AX22" s="283"/>
       <c r="AY22" s="283"/>
       <c r="AZ22" s="283"/>
       <c r="BA22" s="283"/>
       <c r="BB22" s="283"/>
       <c r="BC22" s="283"/>
       <c r="BD22" s="283"/>
       <c r="BE22" s="283"/>
       <c r="BF22" s="283"/>
       <c r="BG22" s="284"/>
       <c r="BH22" s="11"/>
       <c r="BI22" s="11"/>
       <c r="BJ22" s="11"/>
     </row>
     <row r="23" spans="1:62" customHeight="1" ht="16.5">
       <c r="A23" s="31">
         <v>0</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="205" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E23" s="206"/>
       <c r="F23" s="206"/>
       <c r="G23" s="206"/>
       <c r="H23" s="207"/>
       <c r="I23" s="329" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J23" s="331"/>
       <c r="K23" s="332"/>
       <c r="L23" s="333"/>
       <c r="M23" s="329" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N23" s="331"/>
       <c r="O23" s="332"/>
       <c r="P23" s="333"/>
       <c r="Q23" s="337" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R23" s="154"/>
       <c r="S23" s="154"/>
       <c r="T23" s="154"/>
       <c r="U23" s="155"/>
       <c r="V23" s="339" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="W23" s="340"/>
       <c r="X23" s="340"/>
       <c r="Y23" s="340"/>
       <c r="Z23" s="340"/>
       <c r="AA23" s="341"/>
       <c r="AB23" s="321" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC23" s="322"/>
       <c r="AD23" s="18"/>
       <c r="AE23" s="11"/>
       <c r="AF23" s="11"/>
       <c r="AG23" s="144" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AH23" s="154"/>
       <c r="AI23" s="154"/>
       <c r="AJ23" s="155"/>
       <c r="AK23" s="271" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AL23" s="273"/>
       <c r="AM23" s="274"/>
       <c r="AN23" s="274"/>
       <c r="AO23" s="275"/>
       <c r="AP23" s="279"/>
       <c r="AQ23" s="280"/>
       <c r="AR23" s="280"/>
       <c r="AS23" s="280"/>
       <c r="AT23" s="280"/>
       <c r="AU23" s="280"/>
       <c r="AV23" s="280"/>
       <c r="AW23" s="280"/>
       <c r="AX23" s="280"/>
       <c r="AY23" s="280"/>
       <c r="AZ23" s="280"/>
       <c r="BA23" s="280"/>
       <c r="BB23" s="280"/>
       <c r="BC23" s="280"/>
       <c r="BD23" s="280"/>
       <c r="BE23" s="280"/>
       <c r="BF23" s="280"/>
       <c r="BG23" s="281"/>
       <c r="BH23" s="11"/>
       <c r="BI23" s="11"/>
@@ -5581,106 +5586,106 @@
       <c r="AR24" s="283"/>
       <c r="AS24" s="283"/>
       <c r="AT24" s="283"/>
       <c r="AU24" s="283"/>
       <c r="AV24" s="283"/>
       <c r="AW24" s="283"/>
       <c r="AX24" s="283"/>
       <c r="AY24" s="283"/>
       <c r="AZ24" s="283"/>
       <c r="BA24" s="283"/>
       <c r="BB24" s="283"/>
       <c r="BC24" s="283"/>
       <c r="BD24" s="283"/>
       <c r="BE24" s="283"/>
       <c r="BF24" s="283"/>
       <c r="BG24" s="284"/>
       <c r="BH24" s="11"/>
       <c r="BI24" s="11"/>
       <c r="BJ24" s="11"/>
     </row>
     <row r="25" spans="1:62" customHeight="1" ht="16.5">
       <c r="A25" s="31"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="205" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E25" s="206"/>
       <c r="F25" s="206"/>
       <c r="G25" s="206"/>
       <c r="H25" s="207"/>
       <c r="I25" s="348" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J25" s="349"/>
       <c r="K25" s="349"/>
       <c r="L25" s="349"/>
       <c r="M25" s="349"/>
       <c r="N25" s="349"/>
       <c r="O25" s="349"/>
       <c r="P25" s="349"/>
       <c r="Q25" s="349"/>
       <c r="R25" s="349"/>
       <c r="S25" s="349"/>
       <c r="T25" s="349"/>
       <c r="U25" s="349"/>
       <c r="V25" s="349"/>
       <c r="W25" s="349"/>
       <c r="X25" s="349"/>
       <c r="Y25" s="349"/>
       <c r="Z25" s="349"/>
       <c r="AA25" s="349"/>
       <c r="AB25" s="349"/>
       <c r="AC25" s="350"/>
       <c r="AD25" s="19"/>
       <c r="AE25" s="11"/>
       <c r="AF25" s="11"/>
       <c r="AG25" s="144" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AH25" s="145"/>
       <c r="AI25" s="145"/>
       <c r="AJ25" s="145"/>
       <c r="AK25" s="146"/>
       <c r="AL25" s="147"/>
       <c r="AM25" s="148"/>
       <c r="AN25" s="148"/>
       <c r="AO25" s="148"/>
       <c r="AP25" s="148"/>
       <c r="AQ25" s="148"/>
       <c r="AR25" s="148"/>
       <c r="AS25" s="149"/>
       <c r="AT25" s="352" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AU25" s="154"/>
       <c r="AV25" s="154"/>
       <c r="AW25" s="154"/>
       <c r="AX25" s="155"/>
       <c r="AY25" s="147" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AZ25" s="148"/>
       <c r="BA25" s="148"/>
       <c r="BB25" s="148"/>
       <c r="BC25" s="148"/>
       <c r="BD25" s="148"/>
       <c r="BE25" s="148"/>
       <c r="BF25" s="148"/>
       <c r="BG25" s="172"/>
       <c r="BH25" s="11"/>
       <c r="BI25" s="11"/>
       <c r="BJ25" s="11"/>
     </row>
     <row r="26" spans="1:62" customHeight="1" ht="16.5">
       <c r="A26" s="31"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="342"/>
       <c r="E26" s="343"/>
       <c r="F26" s="343"/>
       <c r="G26" s="343"/>
       <c r="H26" s="344"/>
       <c r="I26" s="88"/>
       <c r="J26" s="89"/>
       <c r="K26" s="89"/>
@@ -5726,125 +5731,125 @@
       <c r="AY26" s="150"/>
       <c r="AZ26" s="151"/>
       <c r="BA26" s="151"/>
       <c r="BB26" s="151"/>
       <c r="BC26" s="151"/>
       <c r="BD26" s="151"/>
       <c r="BE26" s="151"/>
       <c r="BF26" s="151"/>
       <c r="BG26" s="173"/>
       <c r="BH26" s="11"/>
       <c r="BI26" s="11"/>
       <c r="BJ26" s="11"/>
     </row>
     <row r="27" spans="1:62" customHeight="1" ht="16.5">
       <c r="A27" s="31">
         <v>0</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="342"/>
       <c r="E27" s="343"/>
       <c r="F27" s="343"/>
       <c r="G27" s="343"/>
       <c r="H27" s="344"/>
       <c r="I27" s="484" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J27" s="485"/>
       <c r="K27" s="485"/>
       <c r="L27" s="485"/>
       <c r="M27" s="486"/>
       <c r="N27" s="486"/>
       <c r="O27" s="486"/>
       <c r="P27" s="486"/>
       <c r="Q27" s="486"/>
       <c r="R27" s="486"/>
       <c r="S27" s="486"/>
       <c r="T27" s="486"/>
       <c r="U27" s="486"/>
       <c r="V27" s="486"/>
       <c r="W27" s="486"/>
       <c r="X27" s="486"/>
       <c r="Y27" s="486"/>
       <c r="Z27" s="486"/>
       <c r="AA27" s="486"/>
       <c r="AB27" s="486"/>
       <c r="AC27" s="487"/>
       <c r="AD27" s="20"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="144" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AH27" s="145"/>
       <c r="AI27" s="145"/>
       <c r="AJ27" s="145"/>
       <c r="AK27" s="146"/>
       <c r="AL27" s="147" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AM27" s="148"/>
       <c r="AN27" s="148"/>
       <c r="AO27" s="148"/>
       <c r="AP27" s="148"/>
       <c r="AQ27" s="148"/>
       <c r="AR27" s="148"/>
       <c r="AS27" s="149"/>
       <c r="AT27" s="352" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AU27" s="154"/>
       <c r="AV27" s="154"/>
       <c r="AW27" s="154"/>
       <c r="AX27" s="155"/>
       <c r="AY27" s="147" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AZ27" s="148"/>
       <c r="BA27" s="148"/>
       <c r="BB27" s="148"/>
       <c r="BC27" s="148"/>
       <c r="BD27" s="148"/>
       <c r="BE27" s="148"/>
       <c r="BF27" s="148"/>
       <c r="BG27" s="172"/>
       <c r="BH27" s="11"/>
       <c r="BI27" s="11"/>
       <c r="BJ27" s="11"/>
     </row>
     <row r="28" spans="1:62" customHeight="1" ht="16.5">
       <c r="A28" s="31"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="345"/>
       <c r="E28" s="346"/>
       <c r="F28" s="346"/>
       <c r="G28" s="346"/>
       <c r="H28" s="347"/>
       <c r="I28" s="361" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J28" s="362"/>
       <c r="K28" s="362"/>
       <c r="L28" s="362"/>
       <c r="M28" s="362"/>
       <c r="N28" s="362"/>
       <c r="O28" s="362"/>
       <c r="P28" s="363"/>
       <c r="Q28" s="363"/>
       <c r="R28" s="363"/>
       <c r="S28" s="363"/>
       <c r="T28" s="363"/>
       <c r="U28" s="363"/>
       <c r="V28" s="363"/>
       <c r="W28" s="363"/>
       <c r="X28" s="363"/>
       <c r="Y28" s="363"/>
       <c r="Z28" s="363"/>
       <c r="AA28" s="363"/>
       <c r="AB28" s="363"/>
       <c r="AC28" s="364"/>
       <c r="AD28" s="20"/>
       <c r="AE28" s="11"/>
       <c r="AF28" s="11"/>
       <c r="AG28" s="353"/>
@@ -5925,86 +5930,86 @@
       <c r="AR29" s="23"/>
       <c r="AS29" s="23"/>
       <c r="AT29" s="23"/>
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
       <c r="AW29" s="23"/>
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23"/>
       <c r="BF29" s="23"/>
       <c r="BG29" s="23"/>
       <c r="BH29" s="11"/>
       <c r="BI29" s="11"/>
       <c r="BJ29" s="11"/>
     </row>
     <row r="30" spans="1:62" customHeight="1" ht="15">
       <c r="A30" s="31"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="285" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E30" s="286"/>
       <c r="F30" s="286"/>
       <c r="G30" s="286"/>
       <c r="H30" s="287"/>
       <c r="I30" s="294" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J30" s="286"/>
       <c r="K30" s="286"/>
       <c r="L30" s="287"/>
       <c r="M30" s="90" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N30" s="91"/>
       <c r="O30" s="91"/>
       <c r="P30" s="91"/>
       <c r="Q30" s="91"/>
       <c r="R30" s="91"/>
       <c r="S30" s="91"/>
       <c r="T30" s="91"/>
       <c r="U30" s="91"/>
       <c r="V30" s="91"/>
       <c r="W30" s="91"/>
       <c r="X30" s="91"/>
       <c r="Y30" s="91"/>
       <c r="Z30" s="91"/>
       <c r="AA30" s="91"/>
       <c r="AB30" s="91"/>
       <c r="AC30" s="92"/>
       <c r="AD30" s="21"/>
       <c r="AE30" s="11"/>
       <c r="AF30" s="11"/>
       <c r="AG30" s="298" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AH30" s="298"/>
       <c r="AI30" s="298"/>
       <c r="AJ30" s="298"/>
       <c r="AK30" s="298"/>
       <c r="AL30" s="298"/>
       <c r="AM30" s="298"/>
       <c r="AN30" s="298"/>
       <c r="AO30" s="298"/>
       <c r="AP30" s="298"/>
       <c r="AQ30" s="298"/>
       <c r="AR30" s="298"/>
       <c r="AS30" s="298"/>
       <c r="AT30" s="298"/>
       <c r="AU30" s="298"/>
       <c r="AV30" s="298"/>
       <c r="AW30" s="298"/>
       <c r="AX30" s="298"/>
       <c r="AY30" s="298"/>
       <c r="AZ30" s="298"/>
       <c r="BA30" s="298"/>
       <c r="BB30" s="298"/>
       <c r="BC30" s="298"/>
       <c r="BD30" s="298"/>
       <c r="BE30" s="298"/>
@@ -6194,51 +6199,51 @@
       <c r="AW33" s="304"/>
       <c r="AX33" s="304"/>
       <c r="AY33" s="304"/>
       <c r="AZ33" s="304"/>
       <c r="BA33" s="304"/>
       <c r="BB33" s="304"/>
       <c r="BC33" s="304"/>
       <c r="BD33" s="304"/>
       <c r="BE33" s="304"/>
       <c r="BF33" s="304"/>
       <c r="BG33" s="305"/>
       <c r="BH33" s="11"/>
       <c r="BI33" s="11"/>
       <c r="BJ33" s="11"/>
     </row>
     <row r="34" spans="1:62" customHeight="1" ht="15">
       <c r="A34" s="31"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="288"/>
       <c r="E34" s="289"/>
       <c r="F34" s="289"/>
       <c r="G34" s="289"/>
       <c r="H34" s="290"/>
       <c r="I34" s="309" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J34" s="310"/>
       <c r="K34" s="310"/>
       <c r="L34" s="311"/>
       <c r="M34" s="312"/>
       <c r="N34" s="313"/>
       <c r="O34" s="313"/>
       <c r="P34" s="313"/>
       <c r="Q34" s="313"/>
       <c r="R34" s="313"/>
       <c r="S34" s="313"/>
       <c r="T34" s="313"/>
       <c r="U34" s="313"/>
       <c r="V34" s="313"/>
       <c r="W34" s="313"/>
       <c r="X34" s="313"/>
       <c r="Y34" s="313"/>
       <c r="Z34" s="313"/>
       <c r="AA34" s="313"/>
       <c r="AB34" s="313"/>
       <c r="AC34" s="314"/>
       <c r="AD34" s="4"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="303"/>
@@ -6447,58 +6452,58 @@
       <c r="AR37" s="304"/>
       <c r="AS37" s="304"/>
       <c r="AT37" s="304"/>
       <c r="AU37" s="304"/>
       <c r="AV37" s="304"/>
       <c r="AW37" s="304"/>
       <c r="AX37" s="304"/>
       <c r="AY37" s="304"/>
       <c r="AZ37" s="304"/>
       <c r="BA37" s="304"/>
       <c r="BB37" s="304"/>
       <c r="BC37" s="304"/>
       <c r="BD37" s="304"/>
       <c r="BE37" s="304"/>
       <c r="BF37" s="304"/>
       <c r="BG37" s="305"/>
       <c r="BH37" s="11"/>
       <c r="BI37" s="11"/>
       <c r="BJ37" s="11"/>
     </row>
     <row r="38" spans="1:62" customHeight="1" ht="16.5">
       <c r="A38" s="31"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="365" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E38" s="310"/>
       <c r="F38" s="310"/>
       <c r="G38" s="310"/>
       <c r="H38" s="311"/>
       <c r="I38" s="312" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J38" s="313"/>
       <c r="K38" s="313"/>
       <c r="L38" s="313"/>
       <c r="M38" s="313"/>
       <c r="N38" s="313"/>
       <c r="O38" s="313"/>
       <c r="P38" s="313"/>
       <c r="Q38" s="313"/>
       <c r="R38" s="313"/>
       <c r="S38" s="313"/>
       <c r="T38" s="313"/>
       <c r="U38" s="313"/>
       <c r="V38" s="313"/>
       <c r="W38" s="313"/>
       <c r="X38" s="313"/>
       <c r="Y38" s="313"/>
       <c r="Z38" s="313"/>
       <c r="AA38" s="313"/>
       <c r="AB38" s="313"/>
       <c r="AC38" s="314"/>
       <c r="AD38" s="25"/>
       <c r="AE38" s="11"/>
       <c r="AF38" s="11"/>
       <c r="AG38" s="303"/>
@@ -6707,58 +6712,58 @@
       <c r="AR41" s="304"/>
       <c r="AS41" s="304"/>
       <c r="AT41" s="304"/>
       <c r="AU41" s="304"/>
       <c r="AV41" s="304"/>
       <c r="AW41" s="304"/>
       <c r="AX41" s="304"/>
       <c r="AY41" s="304"/>
       <c r="AZ41" s="304"/>
       <c r="BA41" s="304"/>
       <c r="BB41" s="304"/>
       <c r="BC41" s="304"/>
       <c r="BD41" s="304"/>
       <c r="BE41" s="304"/>
       <c r="BF41" s="304"/>
       <c r="BG41" s="305"/>
       <c r="BH41" s="11"/>
       <c r="BI41" s="11"/>
       <c r="BJ41" s="11"/>
     </row>
     <row r="42" spans="1:62" customHeight="1" ht="16.5">
       <c r="A42" s="31"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="368" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E42" s="310"/>
       <c r="F42" s="310"/>
       <c r="G42" s="310"/>
       <c r="H42" s="311"/>
       <c r="I42" s="372" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J42" s="373"/>
       <c r="K42" s="373"/>
       <c r="L42" s="373"/>
       <c r="M42" s="373"/>
       <c r="N42" s="373"/>
       <c r="O42" s="373"/>
       <c r="P42" s="373"/>
       <c r="Q42" s="373"/>
       <c r="R42" s="373"/>
       <c r="S42" s="373"/>
       <c r="T42" s="373"/>
       <c r="U42" s="373"/>
       <c r="V42" s="373"/>
       <c r="W42" s="373"/>
       <c r="X42" s="373"/>
       <c r="Y42" s="373"/>
       <c r="Z42" s="373"/>
       <c r="AA42" s="373"/>
       <c r="AB42" s="373"/>
       <c r="AC42" s="374"/>
       <c r="AD42" s="26"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
       <c r="AG42" s="303"/>
@@ -6868,51 +6873,51 @@
       <c r="I44" s="375"/>
       <c r="J44" s="376"/>
       <c r="K44" s="376"/>
       <c r="L44" s="376"/>
       <c r="M44" s="376"/>
       <c r="N44" s="376"/>
       <c r="O44" s="376"/>
       <c r="P44" s="376"/>
       <c r="Q44" s="376"/>
       <c r="R44" s="376"/>
       <c r="S44" s="376"/>
       <c r="T44" s="376"/>
       <c r="U44" s="376"/>
       <c r="V44" s="376"/>
       <c r="W44" s="376"/>
       <c r="X44" s="376"/>
       <c r="Y44" s="376"/>
       <c r="Z44" s="376"/>
       <c r="AA44" s="376"/>
       <c r="AB44" s="376"/>
       <c r="AC44" s="377"/>
       <c r="AD44" s="26"/>
       <c r="AE44" s="11"/>
       <c r="AF44" s="11"/>
       <c r="AG44" s="381" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AH44" s="382"/>
       <c r="AI44" s="382"/>
       <c r="AJ44" s="382"/>
       <c r="AK44" s="382"/>
       <c r="AL44" s="382"/>
       <c r="AM44" s="382"/>
       <c r="AN44" s="382"/>
       <c r="AO44" s="382"/>
       <c r="AP44" s="382"/>
       <c r="AQ44" s="382"/>
       <c r="AR44" s="382"/>
       <c r="AS44" s="382"/>
       <c r="AT44" s="382"/>
       <c r="AU44" s="382"/>
       <c r="AV44" s="382"/>
       <c r="AW44" s="382"/>
       <c r="AX44" s="382"/>
       <c r="AY44" s="382"/>
       <c r="AZ44" s="382"/>
       <c r="BA44" s="382"/>
       <c r="BB44" s="382"/>
       <c r="BC44" s="382"/>
       <c r="BD44" s="382"/>
       <c r="BE44" s="382"/>
@@ -6934,92 +6939,92 @@
       <c r="I45" s="378"/>
       <c r="J45" s="379"/>
       <c r="K45" s="379"/>
       <c r="L45" s="379"/>
       <c r="M45" s="379"/>
       <c r="N45" s="379"/>
       <c r="O45" s="379"/>
       <c r="P45" s="379"/>
       <c r="Q45" s="379"/>
       <c r="R45" s="379"/>
       <c r="S45" s="379"/>
       <c r="T45" s="379"/>
       <c r="U45" s="379"/>
       <c r="V45" s="379"/>
       <c r="W45" s="379"/>
       <c r="X45" s="379"/>
       <c r="Y45" s="379"/>
       <c r="Z45" s="379"/>
       <c r="AA45" s="379"/>
       <c r="AB45" s="379"/>
       <c r="AC45" s="380"/>
       <c r="AD45" s="26"/>
       <c r="AE45" s="11"/>
       <c r="AF45" s="11"/>
       <c r="AG45" s="384" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AH45" s="385"/>
       <c r="AI45" s="385"/>
       <c r="AJ45" s="385"/>
       <c r="AK45" s="385"/>
       <c r="AL45" s="385"/>
       <c r="AM45" s="385"/>
       <c r="AN45" s="385"/>
       <c r="AO45" s="386"/>
       <c r="AP45" s="393" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AQ45" s="385"/>
       <c r="AR45" s="385"/>
       <c r="AS45" s="385"/>
       <c r="AT45" s="385"/>
       <c r="AU45" s="385"/>
       <c r="AV45" s="385"/>
       <c r="AW45" s="385"/>
       <c r="AX45" s="386"/>
       <c r="AY45" s="393" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AZ45" s="385"/>
       <c r="BA45" s="385"/>
       <c r="BB45" s="385"/>
       <c r="BC45" s="385"/>
       <c r="BD45" s="385"/>
       <c r="BE45" s="385"/>
       <c r="BF45" s="385"/>
       <c r="BG45" s="396"/>
       <c r="BH45" s="11"/>
       <c r="BI45" s="11"/>
       <c r="BJ45" s="11"/>
     </row>
     <row r="46" spans="1:62" customHeight="1" ht="15">
       <c r="A46" s="31"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="399" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E46" s="399"/>
       <c r="F46" s="399"/>
       <c r="G46" s="399"/>
       <c r="H46" s="399"/>
       <c r="I46" s="399"/>
       <c r="J46" s="399"/>
       <c r="K46" s="399"/>
       <c r="L46" s="399"/>
       <c r="M46" s="399"/>
       <c r="N46" s="399"/>
       <c r="O46" s="399"/>
       <c r="P46" s="399"/>
       <c r="Q46" s="399"/>
       <c r="R46" s="399"/>
       <c r="S46" s="399"/>
       <c r="T46" s="399"/>
       <c r="U46" s="399"/>
       <c r="V46" s="399"/>
       <c r="W46" s="399"/>
       <c r="X46" s="399"/>
       <c r="Y46" s="399"/>
       <c r="Z46" s="399"/>
       <c r="AA46" s="399"/>
       <c r="AB46" s="399"/>
@@ -7105,66 +7110,66 @@
       <c r="AR47" s="388"/>
       <c r="AS47" s="388"/>
       <c r="AT47" s="388"/>
       <c r="AU47" s="388"/>
       <c r="AV47" s="388"/>
       <c r="AW47" s="388"/>
       <c r="AX47" s="389"/>
       <c r="AY47" s="394"/>
       <c r="AZ47" s="388"/>
       <c r="BA47" s="388"/>
       <c r="BB47" s="388"/>
       <c r="BC47" s="388"/>
       <c r="BD47" s="388"/>
       <c r="BE47" s="388"/>
       <c r="BF47" s="388"/>
       <c r="BG47" s="397"/>
       <c r="BH47" s="11"/>
       <c r="BI47" s="11"/>
       <c r="BJ47" s="11"/>
     </row>
     <row r="48" spans="1:62" customHeight="1" ht="15">
       <c r="A48" s="31"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="401" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E48" s="402"/>
       <c r="F48" s="402"/>
       <c r="G48" s="402"/>
       <c r="H48" s="402"/>
       <c r="I48" s="402"/>
       <c r="J48" s="402"/>
       <c r="K48" s="402"/>
       <c r="L48" s="402"/>
       <c r="M48" s="402"/>
       <c r="N48" s="402"/>
       <c r="O48" s="402"/>
       <c r="P48" s="403"/>
       <c r="Q48" s="401" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R48" s="402"/>
       <c r="S48" s="402"/>
       <c r="T48" s="402"/>
       <c r="U48" s="402"/>
       <c r="V48" s="402"/>
       <c r="W48" s="402"/>
       <c r="X48" s="402"/>
       <c r="Y48" s="402"/>
       <c r="Z48" s="402"/>
       <c r="AA48" s="402"/>
       <c r="AB48" s="402"/>
       <c r="AC48" s="403"/>
       <c r="AD48" s="27"/>
       <c r="AE48" s="11"/>
       <c r="AF48" s="11"/>
       <c r="AG48" s="387"/>
       <c r="AH48" s="388"/>
       <c r="AI48" s="388"/>
       <c r="AJ48" s="388"/>
       <c r="AK48" s="388"/>
       <c r="AL48" s="388"/>
       <c r="AM48" s="388"/>
       <c r="AN48" s="388"/>
       <c r="AO48" s="389"/>
@@ -7654,51 +7659,51 @@
       <c r="I56" s="405"/>
       <c r="J56" s="405"/>
       <c r="K56" s="405"/>
       <c r="L56" s="405"/>
       <c r="M56" s="405"/>
       <c r="N56" s="405"/>
       <c r="O56" s="405"/>
       <c r="P56" s="406"/>
       <c r="Q56" s="404"/>
       <c r="R56" s="405"/>
       <c r="S56" s="405"/>
       <c r="T56" s="405"/>
       <c r="U56" s="405"/>
       <c r="V56" s="405"/>
       <c r="W56" s="405"/>
       <c r="X56" s="405"/>
       <c r="Y56" s="405"/>
       <c r="Z56" s="405"/>
       <c r="AA56" s="405"/>
       <c r="AB56" s="405"/>
       <c r="AC56" s="406"/>
       <c r="AD56" s="28"/>
       <c r="AE56" s="11"/>
       <c r="AF56" s="11"/>
       <c r="AG56" s="116" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AH56" s="116"/>
       <c r="AI56" s="116"/>
       <c r="AJ56" s="116"/>
       <c r="AK56" s="116"/>
       <c r="AL56" s="116"/>
       <c r="AM56" s="116"/>
       <c r="AN56" s="116"/>
       <c r="AO56" s="116"/>
       <c r="AP56" s="116"/>
       <c r="AQ56" s="116"/>
       <c r="AR56" s="116"/>
       <c r="AS56" s="116"/>
       <c r="AT56" s="116"/>
       <c r="AU56" s="116"/>
       <c r="AV56" s="116"/>
       <c r="AW56" s="116"/>
       <c r="AX56" s="116"/>
       <c r="AY56" s="116"/>
       <c r="AZ56" s="116"/>
       <c r="BA56" s="116"/>
       <c r="BB56" s="116"/>
       <c r="BC56" s="116"/>
       <c r="BD56" s="12"/>
       <c r="BE56" s="12"/>
@@ -7784,58 +7789,58 @@
       <c r="I58" s="405"/>
       <c r="J58" s="405"/>
       <c r="K58" s="405"/>
       <c r="L58" s="405"/>
       <c r="M58" s="405"/>
       <c r="N58" s="405"/>
       <c r="O58" s="405"/>
       <c r="P58" s="406"/>
       <c r="Q58" s="404"/>
       <c r="R58" s="405"/>
       <c r="S58" s="405"/>
       <c r="T58" s="405"/>
       <c r="U58" s="405"/>
       <c r="V58" s="405"/>
       <c r="W58" s="405"/>
       <c r="X58" s="405"/>
       <c r="Y58" s="405"/>
       <c r="Z58" s="405"/>
       <c r="AA58" s="405"/>
       <c r="AB58" s="405"/>
       <c r="AC58" s="406"/>
       <c r="AD58" s="28"/>
       <c r="AE58" s="11"/>
       <c r="AF58" s="11"/>
       <c r="AG58" s="123" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AH58" s="124"/>
       <c r="AI58" s="124"/>
       <c r="AJ58" s="124"/>
       <c r="AK58" s="125"/>
       <c r="AL58" s="410" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AM58" s="411"/>
       <c r="AN58" s="411"/>
       <c r="AO58" s="412"/>
       <c r="AP58" s="419"/>
       <c r="AQ58" s="420"/>
       <c r="AR58" s="420"/>
       <c r="AS58" s="420"/>
       <c r="AT58" s="420"/>
       <c r="AU58" s="420"/>
       <c r="AV58" s="420"/>
       <c r="AW58" s="420"/>
       <c r="AX58" s="420"/>
       <c r="AY58" s="420"/>
       <c r="AZ58" s="420"/>
       <c r="BA58" s="420"/>
       <c r="BB58" s="420"/>
       <c r="BC58" s="420"/>
       <c r="BD58" s="420"/>
       <c r="BE58" s="420"/>
       <c r="BF58" s="420"/>
       <c r="BG58" s="421"/>
       <c r="BH58" s="11"/>
       <c r="BI58" s="11"/>
       <c r="BJ58" s="11"/>
@@ -7980,58 +7985,58 @@
       <c r="I61" s="405"/>
       <c r="J61" s="405"/>
       <c r="K61" s="405"/>
       <c r="L61" s="405"/>
       <c r="M61" s="405"/>
       <c r="N61" s="405"/>
       <c r="O61" s="405"/>
       <c r="P61" s="406"/>
       <c r="Q61" s="404"/>
       <c r="R61" s="405"/>
       <c r="S61" s="405"/>
       <c r="T61" s="405"/>
       <c r="U61" s="405"/>
       <c r="V61" s="405"/>
       <c r="W61" s="405"/>
       <c r="X61" s="405"/>
       <c r="Y61" s="405"/>
       <c r="Z61" s="405"/>
       <c r="AA61" s="405"/>
       <c r="AB61" s="405"/>
       <c r="AC61" s="406"/>
       <c r="AD61" s="28"/>
       <c r="AE61" s="11"/>
       <c r="AF61" s="11"/>
       <c r="AG61" s="144" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AH61" s="145"/>
       <c r="AI61" s="145"/>
       <c r="AJ61" s="145"/>
       <c r="AK61" s="146"/>
       <c r="AL61" s="428" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AM61" s="154"/>
       <c r="AN61" s="154"/>
       <c r="AO61" s="155"/>
       <c r="AP61" s="448"/>
       <c r="AQ61" s="449"/>
       <c r="AR61" s="449"/>
       <c r="AS61" s="449"/>
       <c r="AT61" s="449"/>
       <c r="AU61" s="449"/>
       <c r="AV61" s="449"/>
       <c r="AW61" s="449"/>
       <c r="AX61" s="449"/>
       <c r="AY61" s="449"/>
       <c r="AZ61" s="449"/>
       <c r="BA61" s="449"/>
       <c r="BB61" s="449"/>
       <c r="BC61" s="449"/>
       <c r="BD61" s="449"/>
       <c r="BE61" s="449"/>
       <c r="BF61" s="449"/>
       <c r="BG61" s="450"/>
       <c r="BH61" s="11"/>
       <c r="BI61" s="11"/>
       <c r="BJ61" s="11"/>
@@ -8160,74 +8165,74 @@
       <c r="BE63" s="455"/>
       <c r="BF63" s="455"/>
       <c r="BG63" s="456"/>
       <c r="BH63" s="11"/>
       <c r="BI63" s="11"/>
       <c r="BJ63" s="11"/>
     </row>
     <row r="64" spans="1:62" customHeight="1" ht="15">
       <c r="A64" s="31"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="404"/>
       <c r="E64" s="405"/>
       <c r="F64" s="405"/>
       <c r="G64" s="405"/>
       <c r="H64" s="405"/>
       <c r="I64" s="405"/>
       <c r="J64" s="405"/>
       <c r="K64" s="405"/>
       <c r="L64" s="405"/>
       <c r="M64" s="405"/>
       <c r="N64" s="405"/>
       <c r="O64" s="405"/>
       <c r="P64" s="406"/>
       <c r="Q64" s="48" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R64" s="49"/>
       <c r="S64" s="49"/>
       <c r="T64" s="49"/>
       <c r="U64" s="49"/>
       <c r="V64" s="49"/>
       <c r="W64" s="49"/>
       <c r="X64" s="49"/>
       <c r="Y64" s="49"/>
       <c r="Z64" s="49"/>
       <c r="AA64" s="49"/>
       <c r="AB64" s="49"/>
       <c r="AC64" s="50"/>
       <c r="AD64" s="28"/>
       <c r="AE64" s="11"/>
       <c r="AF64" s="11"/>
       <c r="AG64" s="126"/>
       <c r="AH64" s="127"/>
       <c r="AI64" s="127"/>
       <c r="AJ64" s="127"/>
       <c r="AK64" s="128"/>
       <c r="AL64" s="457" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AM64" s="154"/>
       <c r="AN64" s="154"/>
       <c r="AO64" s="155"/>
       <c r="AP64" s="448"/>
       <c r="AQ64" s="449"/>
       <c r="AR64" s="449"/>
       <c r="AS64" s="449"/>
       <c r="AT64" s="449"/>
       <c r="AU64" s="449"/>
       <c r="AV64" s="449"/>
       <c r="AW64" s="449"/>
       <c r="AX64" s="449"/>
       <c r="AY64" s="449"/>
       <c r="AZ64" s="449"/>
       <c r="BA64" s="449"/>
       <c r="BB64" s="449"/>
       <c r="BC64" s="449"/>
       <c r="BD64" s="449"/>
       <c r="BE64" s="449"/>
       <c r="BF64" s="449"/>
       <c r="BG64" s="450"/>
       <c r="BH64" s="11"/>
       <c r="BI64" s="11"/>
       <c r="BJ64" s="11"/>
@@ -8292,56 +8297,56 @@
       <c r="BE65" s="452"/>
       <c r="BF65" s="452"/>
       <c r="BG65" s="453"/>
       <c r="BH65" s="11"/>
       <c r="BI65" s="11"/>
       <c r="BJ65" s="11"/>
     </row>
     <row r="66" spans="1:62" customHeight="1" ht="15">
       <c r="A66" s="31"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="404"/>
       <c r="E66" s="405"/>
       <c r="F66" s="405"/>
       <c r="G66" s="405"/>
       <c r="H66" s="405"/>
       <c r="I66" s="405"/>
       <c r="J66" s="405"/>
       <c r="K66" s="405"/>
       <c r="L66" s="405"/>
       <c r="M66" s="405"/>
       <c r="N66" s="405"/>
       <c r="O66" s="405"/>
       <c r="P66" s="406"/>
       <c r="Q66" s="51" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="R66" s="52"/>
       <c r="S66" s="53"/>
       <c r="T66" s="99" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="U66" s="100"/>
       <c r="V66" s="100"/>
       <c r="W66" s="100"/>
       <c r="X66" s="100"/>
       <c r="Y66" s="100"/>
       <c r="Z66" s="100"/>
       <c r="AA66" s="100"/>
       <c r="AB66" s="100"/>
       <c r="AC66" s="101"/>
       <c r="AD66" s="28"/>
       <c r="AE66" s="11"/>
       <c r="AF66" s="11"/>
       <c r="AG66" s="422"/>
       <c r="AH66" s="423"/>
       <c r="AI66" s="423"/>
       <c r="AJ66" s="423"/>
       <c r="AK66" s="424"/>
       <c r="AL66" s="156"/>
       <c r="AM66" s="130"/>
       <c r="AN66" s="130"/>
       <c r="AO66" s="131"/>
       <c r="AP66" s="454"/>
       <c r="AQ66" s="455"/>
       <c r="AR66" s="455"/>
@@ -8381,101 +8386,101 @@
       <c r="N67" s="405"/>
       <c r="O67" s="405"/>
       <c r="P67" s="406"/>
       <c r="Q67" s="54"/>
       <c r="R67" s="55"/>
       <c r="S67" s="56"/>
       <c r="T67" s="102"/>
       <c r="U67" s="103"/>
       <c r="V67" s="103"/>
       <c r="W67" s="103"/>
       <c r="X67" s="103"/>
       <c r="Y67" s="103"/>
       <c r="Z67" s="103"/>
       <c r="AA67" s="103"/>
       <c r="AB67" s="103"/>
       <c r="AC67" s="104"/>
       <c r="AD67" s="28"/>
       <c r="AE67" s="11"/>
       <c r="AF67" s="11"/>
       <c r="AG67" s="422"/>
       <c r="AH67" s="423"/>
       <c r="AI67" s="423"/>
       <c r="AJ67" s="423"/>
       <c r="AK67" s="424"/>
       <c r="AL67" s="457" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AM67" s="154"/>
       <c r="AN67" s="154"/>
       <c r="AO67" s="155"/>
       <c r="AP67" s="448"/>
       <c r="AQ67" s="449"/>
       <c r="AR67" s="449"/>
       <c r="AS67" s="449"/>
       <c r="AT67" s="449"/>
       <c r="AU67" s="449"/>
       <c r="AV67" s="449"/>
       <c r="AW67" s="449"/>
       <c r="AX67" s="449"/>
       <c r="AY67" s="449"/>
       <c r="AZ67" s="449"/>
       <c r="BA67" s="449"/>
       <c r="BB67" s="449"/>
       <c r="BC67" s="449"/>
       <c r="BD67" s="449"/>
       <c r="BE67" s="449"/>
       <c r="BF67" s="449"/>
       <c r="BG67" s="450"/>
       <c r="BH67" s="11"/>
       <c r="BI67" s="11"/>
       <c r="BJ67" s="11"/>
     </row>
     <row r="68" spans="1:62" customHeight="1" ht="15">
       <c r="A68" s="31"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="404"/>
       <c r="E68" s="405"/>
       <c r="F68" s="405"/>
       <c r="G68" s="405"/>
       <c r="H68" s="405"/>
       <c r="I68" s="405"/>
       <c r="J68" s="405"/>
       <c r="K68" s="405"/>
       <c r="L68" s="405"/>
       <c r="M68" s="405"/>
       <c r="N68" s="405"/>
       <c r="O68" s="405"/>
       <c r="P68" s="406"/>
       <c r="Q68" s="57" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R68" s="58"/>
       <c r="S68" s="59"/>
       <c r="T68" s="105" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="U68" s="106"/>
       <c r="V68" s="106"/>
       <c r="W68" s="106"/>
       <c r="X68" s="106"/>
       <c r="Y68" s="106"/>
       <c r="Z68" s="106"/>
       <c r="AA68" s="106"/>
       <c r="AB68" s="106"/>
       <c r="AC68" s="107"/>
       <c r="AD68" s="28"/>
       <c r="AE68" s="11"/>
       <c r="AF68" s="11"/>
       <c r="AG68" s="422"/>
       <c r="AH68" s="423"/>
       <c r="AI68" s="423"/>
       <c r="AJ68" s="423"/>
       <c r="AK68" s="424"/>
       <c r="AL68" s="429"/>
       <c r="AM68" s="161"/>
       <c r="AN68" s="161"/>
       <c r="AO68" s="162"/>
       <c r="AP68" s="451"/>
       <c r="AQ68" s="452"/>
       <c r="AR68" s="452"/>
@@ -8574,75 +8579,75 @@
       <c r="I70" s="405"/>
       <c r="J70" s="405"/>
       <c r="K70" s="405"/>
       <c r="L70" s="405"/>
       <c r="M70" s="405"/>
       <c r="N70" s="405"/>
       <c r="O70" s="405"/>
       <c r="P70" s="406"/>
       <c r="Q70" s="60"/>
       <c r="R70" s="61"/>
       <c r="S70" s="62"/>
       <c r="T70" s="99"/>
       <c r="U70" s="100"/>
       <c r="V70" s="100"/>
       <c r="W70" s="100"/>
       <c r="X70" s="100"/>
       <c r="Y70" s="100"/>
       <c r="Z70" s="100"/>
       <c r="AA70" s="100"/>
       <c r="AB70" s="100"/>
       <c r="AC70" s="101"/>
       <c r="AD70" s="28"/>
       <c r="AE70" s="11"/>
       <c r="AF70" s="11"/>
       <c r="AG70" s="144" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AH70" s="145"/>
       <c r="AI70" s="145"/>
       <c r="AJ70" s="145"/>
       <c r="AK70" s="146"/>
       <c r="AL70" s="457" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AM70" s="154"/>
       <c r="AN70" s="154"/>
       <c r="AO70" s="155"/>
       <c r="AP70" s="472" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AQ70" s="473"/>
       <c r="AR70" s="473"/>
       <c r="AS70" s="473"/>
       <c r="AT70" s="474"/>
       <c r="AU70" s="475"/>
       <c r="AV70" s="475"/>
       <c r="AW70" s="475"/>
       <c r="AX70" s="476"/>
       <c r="AY70" s="480" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AZ70" s="473"/>
       <c r="BA70" s="473"/>
       <c r="BB70" s="473"/>
       <c r="BC70" s="439"/>
       <c r="BD70" s="440"/>
       <c r="BE70" s="440"/>
       <c r="BF70" s="440"/>
       <c r="BG70" s="441"/>
       <c r="BH70" s="11"/>
       <c r="BI70" s="11"/>
       <c r="BJ70" s="11"/>
     </row>
     <row r="71" spans="1:62" customHeight="1" ht="15">
       <c r="A71" s="31"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="404"/>
       <c r="E71" s="405"/>
       <c r="F71" s="405"/>
       <c r="G71" s="405"/>
       <c r="H71" s="405"/>
       <c r="I71" s="405"/>
       <c r="J71" s="405"/>
       <c r="K71" s="405"/>
@@ -8694,76 +8699,76 @@
       <c r="BE71" s="482"/>
       <c r="BF71" s="482"/>
       <c r="BG71" s="483"/>
       <c r="BH71" s="11"/>
       <c r="BI71" s="11"/>
       <c r="BJ71" s="11"/>
     </row>
     <row r="72" spans="1:62" customHeight="1" ht="15">
       <c r="A72" s="31"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="404"/>
       <c r="E72" s="405"/>
       <c r="F72" s="405"/>
       <c r="G72" s="405"/>
       <c r="H72" s="405"/>
       <c r="I72" s="405"/>
       <c r="J72" s="405"/>
       <c r="K72" s="405"/>
       <c r="L72" s="405"/>
       <c r="M72" s="405"/>
       <c r="N72" s="405"/>
       <c r="O72" s="405"/>
       <c r="P72" s="406"/>
       <c r="Q72" s="63" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R72" s="64"/>
       <c r="S72" s="65"/>
       <c r="T72" s="72" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U72" s="73"/>
       <c r="V72" s="73"/>
       <c r="W72" s="73"/>
       <c r="X72" s="73"/>
       <c r="Y72" s="73"/>
       <c r="Z72" s="73"/>
       <c r="AA72" s="73"/>
       <c r="AB72" s="73"/>
       <c r="AC72" s="74"/>
       <c r="AD72" s="29"/>
       <c r="AE72" s="11"/>
       <c r="AF72" s="11"/>
       <c r="AG72" s="126"/>
       <c r="AH72" s="127"/>
       <c r="AI72" s="127"/>
       <c r="AJ72" s="127"/>
       <c r="AK72" s="128"/>
       <c r="AL72" s="430" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM72" s="431"/>
       <c r="AN72" s="431"/>
       <c r="AO72" s="432"/>
       <c r="AP72" s="439"/>
       <c r="AQ72" s="440"/>
       <c r="AR72" s="440"/>
       <c r="AS72" s="440"/>
       <c r="AT72" s="440"/>
       <c r="AU72" s="440"/>
       <c r="AV72" s="440"/>
       <c r="AW72" s="440"/>
       <c r="AX72" s="440"/>
       <c r="AY72" s="440"/>
       <c r="AZ72" s="440"/>
       <c r="BA72" s="440"/>
       <c r="BB72" s="440"/>
       <c r="BC72" s="440"/>
       <c r="BD72" s="440"/>
       <c r="BE72" s="440"/>
       <c r="BF72" s="440"/>
       <c r="BG72" s="441"/>
       <c r="BH72" s="11"/>
       <c r="BI72" s="11"/>
       <c r="BJ72" s="11"/>
@@ -8879,84 +8884,84 @@
       <c r="AR74" s="446"/>
       <c r="AS74" s="446"/>
       <c r="AT74" s="446"/>
       <c r="AU74" s="446"/>
       <c r="AV74" s="446"/>
       <c r="AW74" s="446"/>
       <c r="AX74" s="446"/>
       <c r="AY74" s="446"/>
       <c r="AZ74" s="446"/>
       <c r="BA74" s="446"/>
       <c r="BB74" s="446"/>
       <c r="BC74" s="446"/>
       <c r="BD74" s="446"/>
       <c r="BE74" s="446"/>
       <c r="BF74" s="446"/>
       <c r="BG74" s="447"/>
       <c r="BH74" s="11"/>
       <c r="BI74" s="11"/>
       <c r="BJ74" s="11"/>
     </row>
     <row r="75" spans="1:62" customHeight="1" ht="15">
       <c r="A75" s="31"/>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
       <c r="D75" s="463" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E75" s="463"/>
       <c r="F75" s="463"/>
       <c r="G75" s="463"/>
       <c r="H75" s="463"/>
       <c r="I75" s="463"/>
       <c r="J75" s="463"/>
       <c r="K75" s="463"/>
       <c r="L75" s="463"/>
       <c r="M75" s="463"/>
       <c r="N75" s="463"/>
       <c r="O75" s="463"/>
       <c r="P75" s="463"/>
       <c r="Q75" s="463"/>
       <c r="R75" s="463"/>
       <c r="S75" s="463"/>
       <c r="T75" s="463"/>
       <c r="U75" s="463"/>
       <c r="V75" s="463"/>
       <c r="W75" s="463"/>
       <c r="X75" s="463"/>
       <c r="Y75" s="463"/>
       <c r="Z75" s="464"/>
       <c r="AA75" s="465" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AB75" s="466"/>
       <c r="AC75" s="467"/>
       <c r="AD75" s="7"/>
       <c r="AE75" s="11"/>
       <c r="AF75" s="11"/>
       <c r="AG75" s="468" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AH75" s="468"/>
       <c r="AI75" s="468"/>
       <c r="AJ75" s="468"/>
       <c r="AK75" s="468"/>
       <c r="AL75" s="468"/>
       <c r="AM75" s="468"/>
       <c r="AN75" s="468"/>
       <c r="AO75" s="468"/>
       <c r="AP75" s="468"/>
       <c r="AQ75" s="468"/>
       <c r="AR75" s="468"/>
       <c r="AS75" s="468"/>
       <c r="AT75" s="468"/>
       <c r="AU75" s="468"/>
       <c r="AV75" s="468"/>
       <c r="AW75" s="468"/>
       <c r="AX75" s="468"/>
       <c r="AY75" s="468"/>
       <c r="AZ75" s="468"/>
       <c r="BA75" s="468"/>
       <c r="BB75" s="468"/>
       <c r="BC75" s="468"/>
       <c r="BD75" s="468"/>
       <c r="BE75" s="468"/>